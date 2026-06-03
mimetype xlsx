--- v0 (2025-10-20)
+++ v1 (2026-06-03)
@@ -1,281 +1,284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29429"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naftogaz-my.sharepoint.com/personal/t_shvedova_gas_ua/Documents/ВСЮО/Договора проекти/Нові договори 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{F7F6DA9B-E2A0-448B-9FD3-8FE5AB4AFB2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{54717766-B758-4E21-A4FC-39D9089BE083}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{F7F6DA9B-E2A0-448B-9FD3-8FE5AB4AFB2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0C9973E2-CEEB-401B-91AD-EB36909AB1EF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Анкета на заключення Договору" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Анкета на заключення Договору'!#REF!</definedName>
     <definedName name="_ftn2" localSheetId="0">'Анкета на заключення Договору'!#REF!</definedName>
     <definedName name="_ftn3" localSheetId="0">'Анкета на заключення Договору'!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Анкета на заключення Договору'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E17" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="43">
   <si>
     <t xml:space="preserve">ТОВ «Газопостачальна </t>
   </si>
   <si>
-    <t>ЕІС-код споживача (Х):</t>
-[...82 lines deleted...]
-  <si>
     <t>компанія «Нафтогаз України»</t>
   </si>
   <si>
+    <t>вих. № ____________ від ___________ 20__р.</t>
+  </si>
+  <si>
     <t>04116, м. Київ, вул. Шолуденка, 1</t>
   </si>
   <si>
-    <t>Найменування оператора ГРМ (за договором розподілу):</t>
-[...1 lines deleted...]
-  <si>
     <t>Заява*</t>
   </si>
   <si>
     <t xml:space="preserve"> про укладення договору постачання природного газу </t>
   </si>
   <si>
     <t>*ця заява є зверненням споживача про намір (пропозицію) укладення договору постачання природного газу</t>
   </si>
   <si>
     <t>Повне найменування споживача:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Код ЄДРПОУ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(якщо споживач є юр. особою)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">: </t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ІПН </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(якщо споживач не є юр. особою)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
-    <r>
-[...27 lines deleted...]
-    <t>вих. № ____________ від ___________ 20__р.</t>
+    <t>Найменування оператора ГРМ (за договором розподілу):</t>
+  </si>
+  <si>
+    <t>ЕІС-код споживача (Х):</t>
+  </si>
+  <si>
+    <t>Планові об'єми постачання:</t>
+  </si>
+  <si>
+    <t>Період</t>
+  </si>
+  <si>
+    <t>Місячний об’єм</t>
+  </si>
+  <si>
+    <t>Січень</t>
+  </si>
+  <si>
+    <t>Квітень</t>
+  </si>
+  <si>
+    <t>Липень</t>
+  </si>
+  <si>
+    <t>Жовтень</t>
+  </si>
+  <si>
+    <t>Лютий</t>
+  </si>
+  <si>
+    <t>Травень</t>
+  </si>
+  <si>
+    <t>Серпень</t>
+  </si>
+  <si>
+    <t>Листопад</t>
+  </si>
+  <si>
+    <t>Березень</t>
+  </si>
+  <si>
+    <t>Червень</t>
+  </si>
+  <si>
+    <t>Вересень</t>
+  </si>
+  <si>
+    <t>Грудень</t>
+  </si>
+  <si>
+    <t>Загальний об’єм на період постачання, тис. куб. м</t>
+  </si>
+  <si>
+    <t>Інформація про уповноважених осіб Споживача:</t>
+  </si>
+  <si>
+    <t>ПІБ</t>
+  </si>
+  <si>
+    <t>Посада</t>
+  </si>
+  <si>
+    <t>Телефон</t>
+  </si>
+  <si>
+    <t>e-mail</t>
+  </si>
+  <si>
+    <t>Підписант</t>
+  </si>
+  <si>
+    <t>Контактна особа</t>
+  </si>
+  <si>
+    <t>Бухгалтерія</t>
+  </si>
+  <si>
+    <t>Спосіб відправки кореспонденції</t>
+  </si>
+  <si>
+    <t>АТ «Укрпошта»</t>
+  </si>
+  <si>
+    <t>повні реквізити</t>
+  </si>
+  <si>
+    <t>E-Doc (Вчасно, M.E.Doc тощо)</t>
   </si>
   <si>
     <t>_____________________</t>
   </si>
   <si>
     <t xml:space="preserve">                                               (посада)</t>
   </si>
   <si>
-    <t>АТ «Укрпошта»</t>
+    <t>(підпис, ПІБ)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0\ &quot;грн.&quot;_-;\-* #,##0\ &quot;грн.&quot;_-;_-* &quot;-&quot;\ &quot;грн.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -767,142 +770,142 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Денежный [0] 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
     <cellStyle name="Звичайний 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1196,526 +1199,506 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="C34" sqref="C34"/>
+      <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="52.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="18" style="2" customWidth="1"/>
     <col min="5" max="5" width="15" style="2" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="23.42578125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="20" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="20" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="19" t="s">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="21" t="s">
-        <v>30</v>
-[...38 lines deleted...]
-    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="18.75">
+      <c r="A4" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+    </row>
+    <row r="5" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A5" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" customHeight="1">
       <c r="A7" s="16" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" s="16" t="s">
-        <v>37</v>
-[...9 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" s="17" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" s="16" t="s">
-        <v>31</v>
-[...9 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="B10" s="50"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="52"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" s="18" t="s">
-        <v>1</v>
-[...21 lines deleted...]
-    <row r="13" spans="1:8" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="54"/>
+    </row>
+    <row r="12" spans="1:8" ht="16.5" thickBot="1">
+      <c r="A12" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="49"/>
+    </row>
+    <row r="13" spans="1:8" ht="33.75" customHeight="1" thickBot="1">
       <c r="A13" s="4" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21" customHeight="1">
       <c r="A14" s="6" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="6" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="H14" s="8"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8">
       <c r="A15" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="9" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D15" s="10"/>
       <c r="E15" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="9" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H15" s="11"/>
     </row>
-    <row r="16" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" ht="16.5" thickBot="1">
       <c r="A16" s="12" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="12" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="12" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F16" s="13"/>
       <c r="G16" s="12" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H16" s="14"/>
     </row>
-    <row r="17" spans="1:14" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E17" s="44">
+    <row r="17" spans="1:14" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A17" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="31">
         <f>SUM(B14:H16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="45"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="33"/>
+    </row>
+    <row r="18" spans="1:14" ht="19.5" customHeight="1">
       <c r="A18" s="22"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
     </row>
-    <row r="19" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="20" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" ht="19.5" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="39"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+    </row>
+    <row r="20" spans="1:14" ht="19.5" customHeight="1">
       <c r="A20" s="25"/>
-      <c r="B20" s="52" t="s">
-[...7 lines deleted...]
-      <c r="F20" s="53"/>
+      <c r="B20" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="41"/>
       <c r="G20" s="24" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H20" s="24" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="19.5" customHeight="1">
       <c r="A21" s="25" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-      <c r="F21" s="53"/>
+        <v>33</v>
+      </c>
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
     </row>
-    <row r="22" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" ht="19.5" customHeight="1">
       <c r="A22" s="25" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-      <c r="F22" s="53"/>
+        <v>34</v>
+      </c>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
     </row>
-    <row r="23" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" ht="19.5" customHeight="1">
       <c r="A23" s="25" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-      <c r="F23" s="58"/>
+        <v>35</v>
+      </c>
+      <c r="B23" s="42"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="46"/>
       <c r="G23" s="24"/>
       <c r="H23" s="24"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="H25" s="47"/>
+    <row r="24" spans="1:14">
+      <c r="A24" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="37"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="37"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
       <c r="N25" s="3"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14">
+      <c r="A26" s="38"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="34"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" s="15"/>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14">
+      <c r="A28" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="34"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="36"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" s="26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G32" s="26" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" s="27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G33" s="27" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A12:H12"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="A6:H6"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="E17:H17"/>
     <mergeCell ref="B25:H26"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:H29"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="E23:F23"/>
-    <mergeCell ref="A4:H4"/>
-[...7 lines deleted...]
-    <mergeCell ref="A6:H6"/>
   </mergeCells>
   <conditionalFormatting sqref="E13:F13">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>