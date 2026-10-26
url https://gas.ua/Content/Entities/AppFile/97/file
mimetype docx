--- v1 (2026-06-03)
+++ v2 (2026-10-26)
@@ -14477,69 +14477,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IBAN UA623204780000026003924427393  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D3EEA92" w14:textId="77777777" w:rsidR="00110D18" w:rsidRPr="00110D18" w:rsidRDefault="00110D18" w:rsidP="00110D18">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110D18">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>в АБ «</w:t>
-[...17 lines deleted...]
-              <w:t>», МФО 320478   </w:t>
+              <w:t>в АБ «Укргазбанк», МФО 320478   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01B9C2F4" w14:textId="77777777" w:rsidR="00110D18" w:rsidRPr="00110D18" w:rsidRDefault="00110D18" w:rsidP="00110D18">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110D18">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>UA053223130000026004000048203  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E78AAEF" w14:textId="77777777" w:rsidR="00110D18" w:rsidRPr="00110D18" w:rsidRDefault="00110D18" w:rsidP="00110D18">
@@ -15402,213 +15384,171 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68D9E493" w14:textId="77777777" w:rsidR="008005B3" w:rsidRPr="007B42EA" w:rsidRDefault="008005B3" w:rsidP="004931DF">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Режим роботи </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008005B3" w:rsidRPr="00CC0190" w14:paraId="38445BC9" w14:textId="77777777" w:rsidTr="004931DF">
+      <w:tr w:rsidR="00D96314" w:rsidRPr="00CC0190" w14:paraId="38445BC9" w14:textId="77777777" w:rsidTr="004931DF">
         <w:trPr>
           <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7355DD40" w14:textId="77777777" w:rsidR="008005B3" w:rsidRPr="007B42EA" w:rsidRDefault="008005B3" w:rsidP="004931DF">
+          <w:p w14:paraId="7355DD40" w14:textId="77777777" w:rsidR="00D96314" w:rsidRPr="007B42EA" w:rsidRDefault="00D96314" w:rsidP="00D96314">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4015CB8C" w14:textId="77777777" w:rsidR="008005B3" w:rsidRPr="007B42EA" w:rsidRDefault="008005B3" w:rsidP="004931DF">
+          <w:p w14:paraId="522AED41" w14:textId="77777777" w:rsidR="00D96314" w:rsidRDefault="00D96314" w:rsidP="00D96314">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">м. Київ, вул. Шолуденка, 1 </w:t>
+          </w:p>
+          <w:p w14:paraId="1F2E97E6" w14:textId="53DCA8E2" w:rsidR="00D96314" w:rsidRPr="007B42EA" w:rsidRDefault="00D96314" w:rsidP="00D96314">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4113F">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>м. Київ, вулиця Лейпцизька, 15</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B42EA">
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59860475" w14:textId="77777777" w:rsidR="008005B3" w:rsidRDefault="008005B3" w:rsidP="004931DF">
+          <w:p w14:paraId="5347D0E0" w14:textId="77777777" w:rsidR="00D96314" w:rsidRDefault="00D96314" w:rsidP="00D96314">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:ind w:right="1532"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0524F500" w14:textId="77777777" w:rsidR="00D96314" w:rsidRDefault="00D96314" w:rsidP="00D96314">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Години прийому керівництвом:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0565D54C" w14:textId="77777777" w:rsidR="008005B3" w:rsidRDefault="008005B3" w:rsidP="004931DF">
+          <w:p w14:paraId="75D7A962" w14:textId="77777777" w:rsidR="00D96314" w:rsidRPr="00C4113F" w:rsidRDefault="00D96314" w:rsidP="00D96314">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:ind w:right="1532"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...23 lines deleted...]
-              <w:t>1.00</w:t>
+            <w:r w:rsidRPr="00C4113F">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2-й вівторок кожного місяця з 10:00 до 11:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DD7057F" w14:textId="77777777" w:rsidR="008005B3" w:rsidRDefault="008005B3" w:rsidP="004931DF">
-[...7 lines deleted...]
-          <w:p w14:paraId="1CFAC87C" w14:textId="77777777" w:rsidR="008005B3" w:rsidRDefault="008005B3" w:rsidP="004931DF">
+          <w:p w14:paraId="5BE9ED60" w14:textId="6D8A1121" w:rsidR="00D96314" w:rsidRPr="007B42EA" w:rsidRDefault="00D96314" w:rsidP="00D96314">
             <w:pPr>
               <w:ind w:right="812"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F6AEB">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Ср (3-й тиждень): 15.30 – 16.30</w:t>
+            <w:r w:rsidRPr="00C4113F">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>3-тя середа кожного місяця з 15:30 до 16:30</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3181F4AE" w14:textId="77777777" w:rsidR="008005B3" w:rsidRDefault="008005B3" w:rsidP="008005B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619475B3" w14:textId="77777777" w:rsidR="008005B3" w:rsidRDefault="008005B3" w:rsidP="008005B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1774409A" w14:textId="77777777" w:rsidR="008005B3" w:rsidRDefault="008005B3" w:rsidP="008005B3">
@@ -16010,91 +15950,91 @@
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3A13766B" w14:textId="77777777" w:rsidR="004F5207" w:rsidRDefault="004F5207">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3E44A70D" w14:textId="77777777" w:rsidR="004F5207" w:rsidRDefault="004F5207">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="892241883"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -17248,97 +17188,98 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="298151647">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1113983372">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1214317355">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1854371162">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1262294672">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="371224902">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0xKaxGI8uEOD89kyBDvbPiGn4WxvNDZF8C/hmZBw3EMMwYABuaZsdxGYIHS1/piGV1B47WO9x6FNafiq+Tr9Sw==" w:salt="QPlmRwxImgUzwtQGKj12tQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M67xZHG4hRoSTML2IXhbT4vFyDpkRTYJFqXWsoOK/JyOaltYb+slXUH8gYKqv2UidA5FJApqYWeLWYAkld9U5Q==" w:salt="9aO6bJ5xR3JkEqhmdp2mxA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NbU0NrE0MjM2NzE0tzRW0lEKTi0uzszPAykwNKoFAAUl8PItAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00A95254"/>
     <w:rsid w:val="000023D1"/>
     <w:rsid w:val="00006D05"/>
     <w:rsid w:val="000136EF"/>
     <w:rsid w:val="00013F59"/>
     <w:rsid w:val="0002483E"/>
     <w:rsid w:val="000250E7"/>
     <w:rsid w:val="00035829"/>
     <w:rsid w:val="00036129"/>
     <w:rsid w:val="0004354B"/>
     <w:rsid w:val="00046294"/>
     <w:rsid w:val="00051942"/>
     <w:rsid w:val="00052DF4"/>
+    <w:rsid w:val="00053EC8"/>
     <w:rsid w:val="0005535A"/>
     <w:rsid w:val="00065CDE"/>
     <w:rsid w:val="00077CBB"/>
     <w:rsid w:val="000A6D03"/>
     <w:rsid w:val="000B18F2"/>
     <w:rsid w:val="000B31FF"/>
     <w:rsid w:val="000C1BE1"/>
     <w:rsid w:val="000C4ED2"/>
     <w:rsid w:val="000C5F69"/>
     <w:rsid w:val="000D180A"/>
     <w:rsid w:val="000D2597"/>
     <w:rsid w:val="000E49E6"/>
     <w:rsid w:val="000F2C00"/>
     <w:rsid w:val="000F2C56"/>
     <w:rsid w:val="000F411E"/>
     <w:rsid w:val="000F504A"/>
     <w:rsid w:val="00104D93"/>
     <w:rsid w:val="001056E4"/>
     <w:rsid w:val="00110D18"/>
     <w:rsid w:val="00110E6F"/>
     <w:rsid w:val="00112693"/>
     <w:rsid w:val="00135193"/>
     <w:rsid w:val="0014150F"/>
     <w:rsid w:val="0014763B"/>
     <w:rsid w:val="00155B59"/>
@@ -17525,50 +17466,51 @@
     <w:rsid w:val="007C0A9E"/>
     <w:rsid w:val="007C31DD"/>
     <w:rsid w:val="007D52ED"/>
     <w:rsid w:val="007E244F"/>
     <w:rsid w:val="007E38DE"/>
     <w:rsid w:val="008005B3"/>
     <w:rsid w:val="00800AFC"/>
     <w:rsid w:val="00804501"/>
     <w:rsid w:val="00805EC9"/>
     <w:rsid w:val="00806F5E"/>
     <w:rsid w:val="008131D9"/>
     <w:rsid w:val="00816846"/>
     <w:rsid w:val="00820A64"/>
     <w:rsid w:val="008225FA"/>
     <w:rsid w:val="008268C6"/>
     <w:rsid w:val="008372B9"/>
     <w:rsid w:val="0085619E"/>
     <w:rsid w:val="00863623"/>
     <w:rsid w:val="00864E01"/>
     <w:rsid w:val="00865653"/>
     <w:rsid w:val="008760BE"/>
     <w:rsid w:val="00886B90"/>
     <w:rsid w:val="00896BC1"/>
     <w:rsid w:val="008A335D"/>
     <w:rsid w:val="008A3537"/>
+    <w:rsid w:val="008B6F66"/>
     <w:rsid w:val="008C0CAB"/>
     <w:rsid w:val="008C5749"/>
     <w:rsid w:val="008C7A0E"/>
     <w:rsid w:val="008D000C"/>
     <w:rsid w:val="008D0E05"/>
     <w:rsid w:val="008D21E6"/>
     <w:rsid w:val="008D35E8"/>
     <w:rsid w:val="008D73C5"/>
     <w:rsid w:val="008F61FD"/>
     <w:rsid w:val="00902E27"/>
     <w:rsid w:val="009031B5"/>
     <w:rsid w:val="00903678"/>
     <w:rsid w:val="009220E0"/>
     <w:rsid w:val="00923191"/>
     <w:rsid w:val="00924FD9"/>
     <w:rsid w:val="0093496E"/>
     <w:rsid w:val="00945F38"/>
     <w:rsid w:val="00955CD9"/>
     <w:rsid w:val="009570BE"/>
     <w:rsid w:val="009614E2"/>
     <w:rsid w:val="00964C67"/>
     <w:rsid w:val="00972725"/>
     <w:rsid w:val="00980B79"/>
     <w:rsid w:val="009812EF"/>
     <w:rsid w:val="00987561"/>
@@ -17652,50 +17594,51 @@
     <w:rsid w:val="00C95C63"/>
     <w:rsid w:val="00CA0B2F"/>
     <w:rsid w:val="00CA5BB6"/>
     <w:rsid w:val="00CA5C34"/>
     <w:rsid w:val="00CB2252"/>
     <w:rsid w:val="00CB75D2"/>
     <w:rsid w:val="00CC0190"/>
     <w:rsid w:val="00CC4F2F"/>
     <w:rsid w:val="00CD093D"/>
     <w:rsid w:val="00CD20F8"/>
     <w:rsid w:val="00CD40D3"/>
     <w:rsid w:val="00CD6F35"/>
     <w:rsid w:val="00CE6263"/>
     <w:rsid w:val="00CF5686"/>
     <w:rsid w:val="00D25494"/>
     <w:rsid w:val="00D35E96"/>
     <w:rsid w:val="00D42E92"/>
     <w:rsid w:val="00D43C82"/>
     <w:rsid w:val="00D46E58"/>
     <w:rsid w:val="00D53D5A"/>
     <w:rsid w:val="00D578D0"/>
     <w:rsid w:val="00D6400B"/>
     <w:rsid w:val="00D841FC"/>
     <w:rsid w:val="00D9107E"/>
     <w:rsid w:val="00D92214"/>
+    <w:rsid w:val="00D96314"/>
     <w:rsid w:val="00DA09F9"/>
     <w:rsid w:val="00DA0CAA"/>
     <w:rsid w:val="00DC57FC"/>
     <w:rsid w:val="00DC5C5E"/>
     <w:rsid w:val="00DD78C7"/>
     <w:rsid w:val="00DE344C"/>
     <w:rsid w:val="00E075DD"/>
     <w:rsid w:val="00E13055"/>
     <w:rsid w:val="00E154CF"/>
     <w:rsid w:val="00E174F3"/>
     <w:rsid w:val="00E31679"/>
     <w:rsid w:val="00E35297"/>
     <w:rsid w:val="00E50D2F"/>
     <w:rsid w:val="00E56E2A"/>
     <w:rsid w:val="00E777E0"/>
     <w:rsid w:val="00E83B67"/>
     <w:rsid w:val="00E8451E"/>
     <w:rsid w:val="00E86752"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00EA6B50"/>
     <w:rsid w:val="00EB4BA1"/>
     <w:rsid w:val="00EB564F"/>
     <w:rsid w:val="00EC2C42"/>
     <w:rsid w:val="00EC6B5F"/>
     <w:rsid w:val="00ED5802"/>
@@ -18345,50 +18288,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95254"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -19742,80 +19686,80 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A95FECD-9744-4B23-BB2F-2EB734E1F3AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>8911</Words>
-  <Characters>62382</Characters>
+  <Words>45424</Words>
+  <Characters>25893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>1057</Lines>
-  <Paragraphs>400</Paragraphs>
+  <Lines>215</Lines>
+  <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70893</CharactersWithSpaces>
+  <CharactersWithSpaces>71175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Лебедьова Олена Анатоліївна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>