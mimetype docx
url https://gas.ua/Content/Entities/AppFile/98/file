--- v1 (2026-06-03)
+++ v2 (2026-10-26)
@@ -14238,69 +14238,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IBAN UA623204780000026003924427393  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5888E174" w14:textId="77777777" w:rsidR="00755566" w:rsidRPr="00755566" w:rsidRDefault="00755566" w:rsidP="00755566">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755566">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>в АБ «</w:t>
-[...17 lines deleted...]
-              <w:t>», МФО 320478   </w:t>
+              <w:t>в АБ «Укргазбанк», МФО 320478   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="163E093E" w14:textId="77777777" w:rsidR="00755566" w:rsidRPr="00755566" w:rsidRDefault="00755566" w:rsidP="00755566">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755566">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>UA053223130000026004000048203  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64F54ACA" w14:textId="77777777" w:rsidR="00755566" w:rsidRPr="00755566" w:rsidRDefault="00755566" w:rsidP="00755566">
@@ -15070,213 +15052,171 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B148621" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Режим роботи </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00857C99" w:rsidRPr="00CC0190" w14:paraId="68F5D2DE" w14:textId="77777777" w:rsidTr="004931DF">
+      <w:tr w:rsidR="003F24B3" w:rsidRPr="00CC0190" w14:paraId="68F5D2DE" w14:textId="77777777" w:rsidTr="004931DF">
         <w:trPr>
           <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03A6472E" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
+          <w:p w14:paraId="03A6472E" w14:textId="77777777" w:rsidR="003F24B3" w:rsidRPr="007B42EA" w:rsidRDefault="003F24B3" w:rsidP="003F24B3">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D0572A0" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
+          <w:p w14:paraId="652570D2" w14:textId="77777777" w:rsidR="003F24B3" w:rsidRDefault="003F24B3" w:rsidP="003F24B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">м. Київ, вул. Шолуденка, 1 </w:t>
+          </w:p>
+          <w:p w14:paraId="750B1F77" w14:textId="68661A54" w:rsidR="003F24B3" w:rsidRPr="007B42EA" w:rsidRDefault="003F24B3" w:rsidP="003F24B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4113F">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>м. Київ, вулиця Лейпцизька, 15</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B42EA">
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46C3130A" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
+          <w:p w14:paraId="300CF3E4" w14:textId="77777777" w:rsidR="003F24B3" w:rsidRDefault="003F24B3" w:rsidP="003F24B3">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:ind w:right="1532"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF53077" w14:textId="77777777" w:rsidR="003F24B3" w:rsidRDefault="003F24B3" w:rsidP="003F24B3">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Години прийому керівництвом:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44BE3562" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
+          <w:p w14:paraId="08513FBE" w14:textId="77777777" w:rsidR="003F24B3" w:rsidRPr="00C4113F" w:rsidRDefault="003F24B3" w:rsidP="003F24B3">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:ind w:right="1532"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...23 lines deleted...]
-              <w:t>1.00</w:t>
+            <w:r w:rsidRPr="00C4113F">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2-й вівторок кожного місяця з 10:00 до 11:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B60490E" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
-[...7 lines deleted...]
-          <w:p w14:paraId="37DFA7F4" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
+          <w:p w14:paraId="1A3B1DE0" w14:textId="30070EE7" w:rsidR="003F24B3" w:rsidRPr="007B42EA" w:rsidRDefault="003F24B3" w:rsidP="003F24B3">
             <w:pPr>
               <w:ind w:right="812"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F6AEB">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Ср (3-й тиждень): 15.30 – 16.30</w:t>
+            <w:r w:rsidRPr="00C4113F">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>3-тя середа кожного місяця з 15:30 до 16:30</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39A78D34" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BE0D5B6" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B738E72" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
@@ -15686,103 +15626,103 @@
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7DD14EF9" w14:textId="77777777" w:rsidR="009F1148" w:rsidRDefault="009F1148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="76701C25" w14:textId="77777777" w:rsidR="009F1148" w:rsidRDefault="009F1148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="1922909269"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="20834CF6" w14:textId="7D6C2831" w:rsidR="00437F23" w:rsidRPr="00437F23" w:rsidRDefault="00437F23">
         <w:pPr>
           <w:pStyle w:val="af"/>
           <w:jc w:val="center"/>
           <w:rPr>
@@ -15855,914 +15795,50 @@
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="04B84497" w14:textId="77777777" w:rsidR="009F1148" w:rsidRDefault="009F1148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="303FD6F1" w14:textId="77777777" w:rsidR="009F1148" w:rsidRDefault="009F1148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="028D7E11"/>
-[...862 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A90396F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="298AEE3A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="235" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -16838,51 +15914,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7467" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8500" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E4908A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F1ED188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16954,185 +16030,94 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C0D89460">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FF941A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAEE939C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...87 lines deleted...]
-      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1019" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1379" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
-        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1379" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1739" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
@@ -17170,805 +16155,174 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2099" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2459" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-      <w:start w:val="4"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53D85FEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B0CB646"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...313 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="235" w:hanging="425"/>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="235" w:hanging="545"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:bCs/>
-[...6 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3337" w:hanging="545"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4370" w:hanging="545"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5402" w:hanging="545"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6435" w:hanging="545"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7467" w:hanging="545"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8500" w:hanging="545"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-    <w:nsid w:val="34CA61FE"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579B0F7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74E4DDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -18039,2027 +16393,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...1975 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DB486D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B4A25B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="00000A"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -20229,263 +16607,199 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5977" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="00000A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633531B6"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="710E7866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="314EE706"/>
-    <w:lvl w:ilvl="0" w:tplc="5920A522">
+    <w:tmpl w:val="D36A1F9A"/>
+    <w:lvl w:ilvl="0" w:tplc="8AA45964">
+      <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="660"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3120" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5280" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6000" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:nsid w:val="63EA42DD"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D775D0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="74E4DDAA"/>
+    <w:tmpl w:val="7A7A4164"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="7"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1430" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20522,1422 +16836,85 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...1176 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1084956147">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="839352288">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="298151647">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1113983372">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1214317355">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1854371162">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1262294672">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="371224902">
-    <w:abstractNumId w:val="26"/>
-[...85 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1711882916">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...70 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xBQcNmebdxIMJUW8/U3qSzTbIzECbnMOWg/LyTKvshkUfPWl2mN4rHi6isr86mbBq5vdejWay5/kEkSBNevRug==" w:salt="riTL20CsEDrSUMGXfpDDAA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TUk6izS329L01OCKFehxFiB0KGXeliuRLJ+z0st2ucAXoI00cBT793FPkPG7HKpvGoCr01eXaUa5GG5iVKGjBA==" w:salt="hgBGRQa3cCwbNTnaagVnPQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
@@ -22022,65 +16999,67 @@
     <w:rsid w:val="002F69A4"/>
     <w:rsid w:val="003022D4"/>
     <w:rsid w:val="00304C7D"/>
     <w:rsid w:val="00314869"/>
     <w:rsid w:val="00315A1C"/>
     <w:rsid w:val="00321B78"/>
     <w:rsid w:val="003261DA"/>
     <w:rsid w:val="00327200"/>
     <w:rsid w:val="00331349"/>
     <w:rsid w:val="003421E7"/>
     <w:rsid w:val="00364B59"/>
     <w:rsid w:val="00372936"/>
     <w:rsid w:val="00373E2A"/>
     <w:rsid w:val="00376B5E"/>
     <w:rsid w:val="0038039A"/>
     <w:rsid w:val="003910B8"/>
     <w:rsid w:val="00396270"/>
     <w:rsid w:val="003A65D6"/>
     <w:rsid w:val="003B3CBB"/>
     <w:rsid w:val="003B7733"/>
     <w:rsid w:val="003C6DF0"/>
     <w:rsid w:val="003D2DCB"/>
     <w:rsid w:val="003D75A4"/>
     <w:rsid w:val="003E1D42"/>
     <w:rsid w:val="003E2FF4"/>
+    <w:rsid w:val="003F24B3"/>
     <w:rsid w:val="003F6CB6"/>
     <w:rsid w:val="0040220B"/>
     <w:rsid w:val="004031E2"/>
     <w:rsid w:val="0040552B"/>
     <w:rsid w:val="004169A5"/>
     <w:rsid w:val="00420909"/>
     <w:rsid w:val="00426FD5"/>
     <w:rsid w:val="004360E0"/>
     <w:rsid w:val="00437019"/>
     <w:rsid w:val="00437F23"/>
     <w:rsid w:val="004470ED"/>
     <w:rsid w:val="00447BFE"/>
     <w:rsid w:val="0045317D"/>
     <w:rsid w:val="00466BC5"/>
     <w:rsid w:val="00467FE4"/>
+    <w:rsid w:val="0047247A"/>
     <w:rsid w:val="0047346C"/>
     <w:rsid w:val="004742A2"/>
     <w:rsid w:val="00474B57"/>
     <w:rsid w:val="0048128D"/>
     <w:rsid w:val="00482251"/>
     <w:rsid w:val="0048484E"/>
     <w:rsid w:val="00492757"/>
     <w:rsid w:val="004938B3"/>
     <w:rsid w:val="00493A00"/>
     <w:rsid w:val="004A6A95"/>
     <w:rsid w:val="004C5C92"/>
     <w:rsid w:val="004C61D0"/>
     <w:rsid w:val="004D1EB1"/>
     <w:rsid w:val="004E22D5"/>
     <w:rsid w:val="004E36CC"/>
     <w:rsid w:val="004E4565"/>
     <w:rsid w:val="004F1E4C"/>
     <w:rsid w:val="004F24A7"/>
     <w:rsid w:val="004F6D81"/>
     <w:rsid w:val="00513EA1"/>
     <w:rsid w:val="0052117B"/>
     <w:rsid w:val="005258E1"/>
     <w:rsid w:val="00533850"/>
     <w:rsid w:val="00563B45"/>
     <w:rsid w:val="00567F4D"/>
@@ -22167,50 +17146,51 @@
     <w:rsid w:val="007C31DD"/>
     <w:rsid w:val="007D3374"/>
     <w:rsid w:val="007D52ED"/>
     <w:rsid w:val="007E244F"/>
     <w:rsid w:val="007E38DE"/>
     <w:rsid w:val="00800AFC"/>
     <w:rsid w:val="00804501"/>
     <w:rsid w:val="00805EC9"/>
     <w:rsid w:val="00806F5E"/>
     <w:rsid w:val="008131D9"/>
     <w:rsid w:val="00816846"/>
     <w:rsid w:val="00820A64"/>
     <w:rsid w:val="008225FA"/>
     <w:rsid w:val="008268C6"/>
     <w:rsid w:val="008372B9"/>
     <w:rsid w:val="0085619E"/>
     <w:rsid w:val="00857C99"/>
     <w:rsid w:val="00863623"/>
     <w:rsid w:val="00864E01"/>
     <w:rsid w:val="00865653"/>
     <w:rsid w:val="00886B90"/>
     <w:rsid w:val="00896BC1"/>
     <w:rsid w:val="008A335D"/>
     <w:rsid w:val="008A3537"/>
     <w:rsid w:val="008A6F36"/>
+    <w:rsid w:val="008B6F66"/>
     <w:rsid w:val="008C0CAB"/>
     <w:rsid w:val="008C5749"/>
     <w:rsid w:val="008C7A0E"/>
     <w:rsid w:val="008D000C"/>
     <w:rsid w:val="008D0E05"/>
     <w:rsid w:val="008D21E6"/>
     <w:rsid w:val="008D35E8"/>
     <w:rsid w:val="008D73C5"/>
     <w:rsid w:val="008E1E4C"/>
     <w:rsid w:val="008F61FD"/>
     <w:rsid w:val="00902E27"/>
     <w:rsid w:val="009031B5"/>
     <w:rsid w:val="00903678"/>
     <w:rsid w:val="009220E0"/>
     <w:rsid w:val="00923191"/>
     <w:rsid w:val="00924FD9"/>
     <w:rsid w:val="0093496E"/>
     <w:rsid w:val="00945F38"/>
     <w:rsid w:val="00955CD9"/>
     <w:rsid w:val="009570BE"/>
     <w:rsid w:val="009614E2"/>
     <w:rsid w:val="00964C67"/>
     <w:rsid w:val="009671EB"/>
     <w:rsid w:val="00972725"/>
     <w:rsid w:val="00980B79"/>
@@ -22309,50 +17289,51 @@
     <w:rsid w:val="00CF5686"/>
     <w:rsid w:val="00D111D2"/>
     <w:rsid w:val="00D202E3"/>
     <w:rsid w:val="00D35E96"/>
     <w:rsid w:val="00D42E92"/>
     <w:rsid w:val="00D43C82"/>
     <w:rsid w:val="00D46E58"/>
     <w:rsid w:val="00D53D5A"/>
     <w:rsid w:val="00D578D0"/>
     <w:rsid w:val="00D6400B"/>
     <w:rsid w:val="00D841FC"/>
     <w:rsid w:val="00D8617D"/>
     <w:rsid w:val="00D97718"/>
     <w:rsid w:val="00DA09F9"/>
     <w:rsid w:val="00DA0CAA"/>
     <w:rsid w:val="00DC57FC"/>
     <w:rsid w:val="00DC5C5E"/>
     <w:rsid w:val="00DD78C7"/>
     <w:rsid w:val="00DE344C"/>
     <w:rsid w:val="00E075DD"/>
     <w:rsid w:val="00E14C33"/>
     <w:rsid w:val="00E174F3"/>
     <w:rsid w:val="00E22546"/>
     <w:rsid w:val="00E31679"/>
     <w:rsid w:val="00E35297"/>
+    <w:rsid w:val="00E43B38"/>
     <w:rsid w:val="00E50D2F"/>
     <w:rsid w:val="00E60BC3"/>
     <w:rsid w:val="00E777E0"/>
     <w:rsid w:val="00E83B67"/>
     <w:rsid w:val="00E85ADE"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00EB4BA1"/>
     <w:rsid w:val="00EB564F"/>
     <w:rsid w:val="00EC2C42"/>
     <w:rsid w:val="00EC6B5F"/>
     <w:rsid w:val="00ED6632"/>
     <w:rsid w:val="00ED7868"/>
     <w:rsid w:val="00EE4C0A"/>
     <w:rsid w:val="00EE660C"/>
     <w:rsid w:val="00EF1BE6"/>
     <w:rsid w:val="00EF3CFB"/>
     <w:rsid w:val="00F011AF"/>
     <w:rsid w:val="00F11FC4"/>
     <w:rsid w:val="00F169B4"/>
     <w:rsid w:val="00F17437"/>
     <w:rsid w:val="00F36BD6"/>
     <w:rsid w:val="00F441DB"/>
     <w:rsid w:val="00F5268B"/>
     <w:rsid w:val="00F608B0"/>
     <w:rsid w:val="00F60ED0"/>
@@ -22989,50 +17970,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95254"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -24386,80 +19368,80 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A95FECD-9744-4B23-BB2F-2EB734E1F3AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>8901</Words>
-  <Characters>62397</Characters>
+  <Words>45428</Words>
+  <Characters>25894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>1057</Lines>
-  <Paragraphs>393</Paragraphs>
+  <Lines>215</Lines>
+  <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70905</CharactersWithSpaces>
+  <CharactersWithSpaces>71180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Лебедьова Олена Анатоліївна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>