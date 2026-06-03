--- v0 (2025-10-20)
+++ v1 (2026-06-03)
@@ -121,86 +121,146 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007B42EA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>«___» __________ 202__ року</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A029D15" w14:textId="77777777" w:rsidR="002C3E30" w:rsidRPr="007B42EA" w:rsidRDefault="002C3E30" w:rsidP="002C3E30">
       <w:pPr>
         <w:spacing w:after="14" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01512851" w14:textId="11C2B240" w:rsidR="002C3E30" w:rsidRPr="00EE660C" w:rsidRDefault="002C3E30" w:rsidP="002C3E30">
+    <w:p w14:paraId="01512851" w14:textId="6447723C" w:rsidR="002C3E30" w:rsidRPr="00EE660C" w:rsidRDefault="002C3E30" w:rsidP="002C3E30">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:ind w:left="42" w:firstLine="525"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B42EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Товариство з обмеженою відповідальністю «Газопостачальна компанія «Нафтогаз України», ЕІС-код 56Х930000008780В </w:t>
       </w:r>
       <w:r w:rsidRPr="007B42EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">(далі – Постачальник), в особі </w:t>
       </w:r>
       <w:r w:rsidR="00E60BC3" w:rsidRPr="00CE4EA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>начальника департаменту супроводу юридичних осіб Чорного Ігоря Васильовича, який діє на підставі довіреності №23/12-2024/26 від 23.12.2024р.</w:t>
+        <w:t>начальника департаменту супроводу юридичних осіб Чорного Ігоря Васильовича, який діє на підставі довіреності №</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>22/12-2025/120п</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60BC3" w:rsidRPr="00CE4EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> від 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60BC3" w:rsidRPr="00CE4EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.12.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60BC3" w:rsidRPr="00CE4EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>р.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0190">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007B42EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> з однієї сторони, та</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF015E9" w14:textId="64D1A62C" w:rsidR="00E777E0" w:rsidRPr="00EE660C" w:rsidRDefault="002C3E30" w:rsidP="00EE660C">
       <w:pPr>
         <w:spacing w:after="22" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="59" w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -14096,161 +14156,195 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ТОВ «ГК «НАФТОГАЗ УКРАЇНИ»</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7AD430" w14:textId="3E4519BB" w:rsidR="007B42EA" w:rsidRPr="009850E5" w:rsidRDefault="007B42EA" w:rsidP="007B42EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009850E5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">вул. </w:t>
+              <w:t xml:space="preserve">вул. Шолуденка, 1, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D2470">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>м.</w:t>
             </w:r>
             <w:r w:rsidRPr="009850E5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Київ</w:t>
-[...8 lines deleted...]
-              <w:t>, 04116, Україна</w:t>
+              <w:t>Київ, 04116, Україна</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2B2A8E" w14:textId="77777777" w:rsidR="007B42EA" w:rsidRPr="009850E5" w:rsidRDefault="007B42EA" w:rsidP="007B42EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009850E5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Код ЄДРПОУ: 40121452</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0C3977" w14:textId="77777777" w:rsidR="007B42EA" w:rsidRPr="009850E5" w:rsidRDefault="007B42EA" w:rsidP="007B42EA">
+          <w:p w14:paraId="49ABA294" w14:textId="77777777" w:rsidR="00755566" w:rsidRPr="00755566" w:rsidRDefault="00755566" w:rsidP="00755566">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009850E5">
+            <w:r w:rsidRPr="00755566">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>п/р № UA363004650000000260003002042</w:t>
+              <w:t>IBAN UA623204780000026003924427393  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530566B1" w14:textId="77777777" w:rsidR="007B42EA" w:rsidRPr="009850E5" w:rsidRDefault="007B42EA" w:rsidP="007B42EA">
+          <w:p w14:paraId="5888E174" w14:textId="77777777" w:rsidR="00755566" w:rsidRPr="00755566" w:rsidRDefault="00755566" w:rsidP="00755566">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009850E5">
+            <w:r w:rsidRPr="00755566">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>в АТ «Ощадбанк» у м.Києві</w:t>
+              <w:t>в АБ «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00755566">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Укргазбанк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00755566">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>», МФО 320478   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163E093E" w14:textId="77777777" w:rsidR="00755566" w:rsidRPr="00755566" w:rsidRDefault="00755566" w:rsidP="00755566">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00755566">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>UA053223130000026004000048203  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F54ACA" w14:textId="77777777" w:rsidR="00755566" w:rsidRPr="00755566" w:rsidRDefault="00755566" w:rsidP="00755566">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00755566">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>в АТ «Укрексімбанк», МФО 322313</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="114173B0" w14:textId="77777777" w:rsidR="007B42EA" w:rsidRPr="009850E5" w:rsidRDefault="007B42EA" w:rsidP="007B42EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009850E5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ІПН 401214526599</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16FFE32F" w14:textId="77777777" w:rsidR="007B42EA" w:rsidRPr="009850E5" w:rsidRDefault="007B42EA" w:rsidP="007B42EA">
@@ -14771,847 +14865,523 @@
         </w:rPr>
         <w:t>__ № _</w:t>
       </w:r>
       <w:r w:rsidR="00AC7589">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="007B42EA">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529B48E2" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="0059636E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A47DA06" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="0059636E">
+    <w:p w14:paraId="33CE0C10" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B42EA">
+    </w:p>
+    <w:p w14:paraId="02B193A3" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7179952D" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B42EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
         <w:t>Контактні дані і режим роботи кожної контактної точки Постачальника</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2183DC71" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="0059636E">
+    <w:p w14:paraId="605CCBB2" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FF4F3E" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778FE6B8" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669321F1" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358A198E" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="00857C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="46" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC0190" w:rsidRPr="00CC0190" w14:paraId="599A9D82" w14:textId="77777777" w:rsidTr="00E14C33">
+      <w:tr w:rsidR="00857C99" w:rsidRPr="00CC0190" w14:paraId="4D6A575C" w14:textId="77777777" w:rsidTr="004931DF">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AACA0BC" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="0E0331DC" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">№ з/п </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B9F234A" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="2B9C6D29" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Адреса </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1319A34E" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="2B148621" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Режим роботи </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0190" w:rsidRPr="00CC0190" w14:paraId="58602D5A" w14:textId="77777777" w:rsidTr="003D75A4">
+      <w:tr w:rsidR="00857C99" w:rsidRPr="00CC0190" w14:paraId="68F5D2DE" w14:textId="77777777" w:rsidTr="004931DF">
         <w:trPr>
           <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B996A95" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="03A6472E" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="679A8E40" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="1D0572A0" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B42EA">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кіровоградська обл., м. Світловодськ, </w:t>
+              <w:t xml:space="preserve">м. Київ, вул. Шолуденка, 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:br/>
-              <w:t xml:space="preserve">вул. 8-го березня, буд. 30 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5008F7" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="750B1F77" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C74ABCC" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="46C3130A" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2566"/>
+              </w:tabs>
               <w:ind w:right="1532"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B42EA">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Робочі дні:  </w:t>
+              <w:t>Години прийому керівництвом:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12EF7034" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="44BE3562" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2566"/>
+              </w:tabs>
               <w:ind w:right="1532"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B42EA">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="06B02C1F" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="5012C6C5" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
-              <w:ind w:right="1532"/>
+              <w:ind w:right="387"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B42EA">
+            <w:r w:rsidRPr="004F6AEB">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Пт: 08:00-15:45 </w:t>
+              <w:t xml:space="preserve">Вт (2-й тиждень): 10.00 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F6AEB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>1.00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9961B4" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="7B60490E" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
-              <w:ind w:right="1532"/>
+              <w:ind w:right="387"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B42EA">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2A45F1F6" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="37DFA7F4" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
-              <w:ind w:right="1532"/>
+              <w:ind w:right="812"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B42EA">
+            <w:r w:rsidRPr="004F6AEB">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t>Вихідні: сб, нд</w:t>
+              <w:t xml:space="preserve"> Ср (3-й тиждень): 15.30 – 16.30</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...21 lines deleted...]
-          <w:p w14:paraId="7A968C6C" w14:textId="4E72EA9E" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="002F69A4" w:rsidP="008106DF">
+          <w:p w14:paraId="1A3B1DE0" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="004931DF">
             <w:pPr>
-              <w:ind w:left="33"/>
-[...53 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="812"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...393 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DA4C5C3" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="0059636E">
+    <w:p w14:paraId="39A78D34" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CDB8D19" w14:textId="41EA6866" w:rsidR="00793FE7" w:rsidRPr="009850E5" w:rsidRDefault="00793FE7" w:rsidP="009850E5">
+    <w:p w14:paraId="6BE0D5B6" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B738E72" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2C717A" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430A026D" w14:textId="77777777" w:rsidR="00857C99" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720BF6C5" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="007B42EA" w:rsidRDefault="00857C99" w:rsidP="00857C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5006E857" w14:textId="77777777" w:rsidR="00857C99" w:rsidRPr="00515001" w:rsidRDefault="00857C99" w:rsidP="00857C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009850E5">
+      <w:r w:rsidRPr="00515001">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Інформація щодо Контактних даних і режиму роботи кожної контактної точки Постачальника може змінюватися Постачальником в односторонньому порядку та доступна на офіційному сайті Постачальника за посиланням: https://gas.ua/Content/Entities/LegalBasis/162/document</w:t>
       </w:r>
+      <w:r w:rsidRPr="00515001">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDB8D19" w14:textId="63762D2B" w:rsidR="00793FE7" w:rsidRPr="009850E5" w:rsidRDefault="00793FE7" w:rsidP="009850E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009850E5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB02A36" w14:textId="77777777" w:rsidR="00EE4C0A" w:rsidRDefault="00EE4C0A" w:rsidP="008D35E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C85C68" w14:textId="21EF80C9" w:rsidR="008C0CAB" w:rsidRDefault="008C0CAB" w:rsidP="008C0CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22119,55 +21889,55 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2073766420">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1382287021">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1472478460">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="331497068">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1241327805">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="638457883">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YnD18EXLsKaK2EKWFSAB4ASk8aFH4sL8XZHLZhbmPU/IT4wvftllfeNAfvNmK8WGSnjX3f+GIOsYiv09bBYs2A==" w:salt="OGdR4LZC5XcHfC2ouZQQYg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xBQcNmebdxIMJUW8/U3qSzTbIzECbnMOWg/LyTKvshkUfPWl2mN4rHi6isr86mbBq5vdejWay5/kEkSBNevRug==" w:salt="riTL20CsEDrSUMGXfpDDAA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
@@ -22235,86 +22005,89 @@
     <w:rsid w:val="002700D2"/>
     <w:rsid w:val="00277B00"/>
     <w:rsid w:val="00283DC1"/>
     <w:rsid w:val="00296209"/>
     <w:rsid w:val="0029679A"/>
     <w:rsid w:val="002A12F7"/>
     <w:rsid w:val="002A226F"/>
     <w:rsid w:val="002A39BF"/>
     <w:rsid w:val="002B4354"/>
     <w:rsid w:val="002C02B8"/>
     <w:rsid w:val="002C02D1"/>
     <w:rsid w:val="002C1241"/>
     <w:rsid w:val="002C3E30"/>
     <w:rsid w:val="002D0BF4"/>
     <w:rsid w:val="002E3288"/>
     <w:rsid w:val="002E34C5"/>
     <w:rsid w:val="002F55F5"/>
     <w:rsid w:val="002F69A4"/>
     <w:rsid w:val="003022D4"/>
     <w:rsid w:val="00304C7D"/>
     <w:rsid w:val="00314869"/>
     <w:rsid w:val="00315A1C"/>
     <w:rsid w:val="00321B78"/>
     <w:rsid w:val="003261DA"/>
     <w:rsid w:val="00327200"/>
+    <w:rsid w:val="00331349"/>
     <w:rsid w:val="003421E7"/>
     <w:rsid w:val="00364B59"/>
     <w:rsid w:val="00372936"/>
     <w:rsid w:val="00373E2A"/>
     <w:rsid w:val="00376B5E"/>
     <w:rsid w:val="0038039A"/>
     <w:rsid w:val="003910B8"/>
     <w:rsid w:val="00396270"/>
     <w:rsid w:val="003A65D6"/>
     <w:rsid w:val="003B3CBB"/>
     <w:rsid w:val="003B7733"/>
     <w:rsid w:val="003C6DF0"/>
     <w:rsid w:val="003D2DCB"/>
     <w:rsid w:val="003D75A4"/>
     <w:rsid w:val="003E1D42"/>
     <w:rsid w:val="003E2FF4"/>
     <w:rsid w:val="003F6CB6"/>
     <w:rsid w:val="0040220B"/>
     <w:rsid w:val="004031E2"/>
     <w:rsid w:val="0040552B"/>
     <w:rsid w:val="004169A5"/>
     <w:rsid w:val="00420909"/>
     <w:rsid w:val="00426FD5"/>
     <w:rsid w:val="004360E0"/>
     <w:rsid w:val="00437019"/>
     <w:rsid w:val="00437F23"/>
     <w:rsid w:val="004470ED"/>
     <w:rsid w:val="00447BFE"/>
     <w:rsid w:val="0045317D"/>
     <w:rsid w:val="00466BC5"/>
     <w:rsid w:val="00467FE4"/>
     <w:rsid w:val="0047346C"/>
     <w:rsid w:val="004742A2"/>
+    <w:rsid w:val="00474B57"/>
     <w:rsid w:val="0048128D"/>
     <w:rsid w:val="00482251"/>
     <w:rsid w:val="0048484E"/>
+    <w:rsid w:val="00492757"/>
     <w:rsid w:val="004938B3"/>
     <w:rsid w:val="00493A00"/>
     <w:rsid w:val="004A6A95"/>
     <w:rsid w:val="004C5C92"/>
     <w:rsid w:val="004C61D0"/>
     <w:rsid w:val="004D1EB1"/>
     <w:rsid w:val="004E22D5"/>
     <w:rsid w:val="004E36CC"/>
     <w:rsid w:val="004E4565"/>
     <w:rsid w:val="004F1E4C"/>
     <w:rsid w:val="004F24A7"/>
     <w:rsid w:val="004F6D81"/>
     <w:rsid w:val="00513EA1"/>
     <w:rsid w:val="0052117B"/>
     <w:rsid w:val="005258E1"/>
     <w:rsid w:val="00533850"/>
     <w:rsid w:val="00563B45"/>
     <w:rsid w:val="00567F4D"/>
     <w:rsid w:val="00576929"/>
     <w:rsid w:val="005861EB"/>
     <w:rsid w:val="00586A14"/>
     <w:rsid w:val="005921D6"/>
     <w:rsid w:val="0059636E"/>
     <w:rsid w:val="00597398"/>
     <w:rsid w:val="005A38AF"/>
@@ -22354,144 +22127,148 @@
     <w:rsid w:val="006836BC"/>
     <w:rsid w:val="006851B3"/>
     <w:rsid w:val="00687684"/>
     <w:rsid w:val="006945F4"/>
     <w:rsid w:val="00694B5D"/>
     <w:rsid w:val="006969F6"/>
     <w:rsid w:val="006B1481"/>
     <w:rsid w:val="006B3A85"/>
     <w:rsid w:val="006C1C5F"/>
     <w:rsid w:val="006D2470"/>
     <w:rsid w:val="006F6C1A"/>
     <w:rsid w:val="006F7DB2"/>
     <w:rsid w:val="007031C3"/>
     <w:rsid w:val="007143E3"/>
     <w:rsid w:val="00721574"/>
     <w:rsid w:val="007313B4"/>
     <w:rsid w:val="007315DD"/>
     <w:rsid w:val="00736E4C"/>
     <w:rsid w:val="007401D5"/>
     <w:rsid w:val="00747922"/>
     <w:rsid w:val="00750570"/>
     <w:rsid w:val="007521FB"/>
     <w:rsid w:val="00752214"/>
     <w:rsid w:val="00753297"/>
     <w:rsid w:val="00753AA9"/>
+    <w:rsid w:val="00755566"/>
     <w:rsid w:val="00755CA1"/>
     <w:rsid w:val="00772B55"/>
     <w:rsid w:val="00772BD2"/>
     <w:rsid w:val="0077379A"/>
     <w:rsid w:val="00781216"/>
     <w:rsid w:val="007834CB"/>
     <w:rsid w:val="00790B76"/>
     <w:rsid w:val="00793FE7"/>
     <w:rsid w:val="00795C07"/>
     <w:rsid w:val="007A6447"/>
     <w:rsid w:val="007B0779"/>
     <w:rsid w:val="007B42EA"/>
     <w:rsid w:val="007B6951"/>
     <w:rsid w:val="007C0A9E"/>
     <w:rsid w:val="007C31DD"/>
     <w:rsid w:val="007D3374"/>
     <w:rsid w:val="007D52ED"/>
     <w:rsid w:val="007E244F"/>
     <w:rsid w:val="007E38DE"/>
     <w:rsid w:val="00800AFC"/>
     <w:rsid w:val="00804501"/>
     <w:rsid w:val="00805EC9"/>
     <w:rsid w:val="00806F5E"/>
     <w:rsid w:val="008131D9"/>
     <w:rsid w:val="00816846"/>
     <w:rsid w:val="00820A64"/>
     <w:rsid w:val="008225FA"/>
     <w:rsid w:val="008268C6"/>
     <w:rsid w:val="008372B9"/>
     <w:rsid w:val="0085619E"/>
+    <w:rsid w:val="00857C99"/>
     <w:rsid w:val="00863623"/>
     <w:rsid w:val="00864E01"/>
     <w:rsid w:val="00865653"/>
     <w:rsid w:val="00886B90"/>
     <w:rsid w:val="00896BC1"/>
     <w:rsid w:val="008A335D"/>
     <w:rsid w:val="008A3537"/>
     <w:rsid w:val="008A6F36"/>
     <w:rsid w:val="008C0CAB"/>
     <w:rsid w:val="008C5749"/>
     <w:rsid w:val="008C7A0E"/>
     <w:rsid w:val="008D000C"/>
     <w:rsid w:val="008D0E05"/>
     <w:rsid w:val="008D21E6"/>
     <w:rsid w:val="008D35E8"/>
     <w:rsid w:val="008D73C5"/>
     <w:rsid w:val="008E1E4C"/>
     <w:rsid w:val="008F61FD"/>
     <w:rsid w:val="00902E27"/>
     <w:rsid w:val="009031B5"/>
     <w:rsid w:val="00903678"/>
     <w:rsid w:val="009220E0"/>
     <w:rsid w:val="00923191"/>
     <w:rsid w:val="00924FD9"/>
     <w:rsid w:val="0093496E"/>
     <w:rsid w:val="00945F38"/>
     <w:rsid w:val="00955CD9"/>
     <w:rsid w:val="009570BE"/>
     <w:rsid w:val="009614E2"/>
     <w:rsid w:val="00964C67"/>
+    <w:rsid w:val="009671EB"/>
     <w:rsid w:val="00972725"/>
     <w:rsid w:val="00980B79"/>
     <w:rsid w:val="009812EF"/>
     <w:rsid w:val="009850E5"/>
     <w:rsid w:val="00987561"/>
     <w:rsid w:val="009920E0"/>
     <w:rsid w:val="009A269F"/>
     <w:rsid w:val="009A2C50"/>
     <w:rsid w:val="009A70CC"/>
     <w:rsid w:val="009A752E"/>
     <w:rsid w:val="009B044B"/>
     <w:rsid w:val="009C0807"/>
     <w:rsid w:val="009C2576"/>
     <w:rsid w:val="009D4871"/>
     <w:rsid w:val="009F1148"/>
     <w:rsid w:val="009F1876"/>
     <w:rsid w:val="009F30E8"/>
     <w:rsid w:val="009F7700"/>
     <w:rsid w:val="00A0347D"/>
     <w:rsid w:val="00A27282"/>
     <w:rsid w:val="00A3574C"/>
     <w:rsid w:val="00A4151B"/>
     <w:rsid w:val="00A46ED5"/>
     <w:rsid w:val="00A76E30"/>
     <w:rsid w:val="00A84E5E"/>
     <w:rsid w:val="00A9074F"/>
     <w:rsid w:val="00A95254"/>
     <w:rsid w:val="00AA100C"/>
     <w:rsid w:val="00AA5FBA"/>
     <w:rsid w:val="00AB109A"/>
     <w:rsid w:val="00AB6CD4"/>
     <w:rsid w:val="00AC7589"/>
     <w:rsid w:val="00AE5AEA"/>
     <w:rsid w:val="00AF03CA"/>
+    <w:rsid w:val="00B01142"/>
     <w:rsid w:val="00B111C2"/>
     <w:rsid w:val="00B36384"/>
     <w:rsid w:val="00B36518"/>
     <w:rsid w:val="00B415A5"/>
     <w:rsid w:val="00B430E9"/>
     <w:rsid w:val="00B64599"/>
     <w:rsid w:val="00B70B3A"/>
     <w:rsid w:val="00B72239"/>
     <w:rsid w:val="00B75E6B"/>
     <w:rsid w:val="00B83D38"/>
     <w:rsid w:val="00B90C09"/>
     <w:rsid w:val="00B9145C"/>
     <w:rsid w:val="00B9518E"/>
     <w:rsid w:val="00BA5F9C"/>
     <w:rsid w:val="00BB0563"/>
     <w:rsid w:val="00BC6E52"/>
     <w:rsid w:val="00BC7AF4"/>
     <w:rsid w:val="00BD0E83"/>
     <w:rsid w:val="00BE0B85"/>
     <w:rsid w:val="00BE1F89"/>
     <w:rsid w:val="00BE3C2E"/>
     <w:rsid w:val="00BE443F"/>
     <w:rsid w:val="00BE5900"/>
     <w:rsid w:val="00BF2F37"/>
     <w:rsid w:val="00BF47E2"/>
@@ -23212,51 +22989,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95254"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -24613,77 +24389,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A95FECD-9744-4B23-BB2F-2EB734E1F3AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>45680</Words>
-  <Characters>26038</Characters>
+  <Words>8901</Words>
+  <Characters>62397</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>216</Lines>
-  <Paragraphs>143</Paragraphs>
+  <Lines>1057</Lines>
+  <Paragraphs>393</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>71575</CharactersWithSpaces>
+  <CharactersWithSpaces>70905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Лебедьова Олена Анатоліївна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>