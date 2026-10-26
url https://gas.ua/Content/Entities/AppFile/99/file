--- v1 (2026-06-03)
+++ v2 (2026-10-26)
@@ -14342,69 +14342,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IBAN UA623204780000026003924427393  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54005C9B" w14:textId="77777777" w:rsidR="007D51E3" w:rsidRPr="007D51E3" w:rsidRDefault="007D51E3" w:rsidP="007D51E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D51E3">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>в АБ «</w:t>
-[...17 lines deleted...]
-              <w:t>», МФО 320478   </w:t>
+              <w:t>в АБ «Укргазбанк», МФО 320478   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CED9B59" w14:textId="77777777" w:rsidR="007D51E3" w:rsidRPr="007D51E3" w:rsidRDefault="007D51E3" w:rsidP="007D51E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D51E3">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>UA053223130000026004000048203  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="326D7488" w14:textId="77777777" w:rsidR="007D51E3" w:rsidRPr="007D51E3" w:rsidRDefault="007D51E3" w:rsidP="007D51E3">
@@ -14449,69 +14431,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ІПН 401214526599</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16FFE32F" w14:textId="77777777" w:rsidR="007B42EA" w:rsidRPr="00515001" w:rsidRDefault="007B42EA" w:rsidP="00155168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515001">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>e-</w:t>
-[...17 lines deleted...]
-              <w:t>:  info@gas.ua</w:t>
+              <w:t>e-mail:  info@gas.ua</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BB370C" w14:textId="77777777" w:rsidR="007B42EA" w:rsidRPr="00515001" w:rsidRDefault="007B42EA" w:rsidP="00155168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515001">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Веб-сайт: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00515001">
@@ -15139,213 +15103,171 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1319A34E" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Режим роботи </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0190" w:rsidRPr="00CC0190" w14:paraId="58602D5A" w14:textId="77777777" w:rsidTr="003D75A4">
+      <w:tr w:rsidR="00A05013" w:rsidRPr="00CC0190" w14:paraId="58602D5A" w14:textId="77777777" w:rsidTr="003D75A4">
         <w:trPr>
           <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B996A95" w14:textId="77777777" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="0059636E" w:rsidP="008106DF">
+          <w:p w14:paraId="1B996A95" w14:textId="77777777" w:rsidR="00A05013" w:rsidRPr="007B42EA" w:rsidRDefault="00A05013" w:rsidP="00A05013">
             <w:pPr>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B42EA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="679A8E40" w14:textId="76922475" w:rsidR="0059636E" w:rsidRPr="007B42EA" w:rsidRDefault="00C42321" w:rsidP="008106DF">
+          <w:p w14:paraId="54329794" w14:textId="77777777" w:rsidR="00A05013" w:rsidRDefault="00A05013" w:rsidP="00A05013">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F5008F7" w14:textId="33EDFC75" w:rsidR="00A05013" w:rsidRPr="007B42EA" w:rsidRDefault="00A05013" w:rsidP="00A05013">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">м. Київ, вул. Шолуденка, 1 </w:t>
+              <w:t>м. Київ, вулиця Лейпцизька, 15</w:t>
             </w:r>
-            <w:r w:rsidR="0059636E" w:rsidRPr="007B42EA">
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4432B40C" w14:textId="77777777" w:rsidR="00621A2E" w:rsidRDefault="00621A2E" w:rsidP="00D476BF">
+          <w:p w14:paraId="4BFAD95D" w14:textId="77777777" w:rsidR="00A05013" w:rsidRDefault="00A05013" w:rsidP="00A05013">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:ind w:right="1532"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71719BD9" w14:textId="77777777" w:rsidR="00A05013" w:rsidRDefault="00A05013" w:rsidP="00A05013">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Години прийому керівництвом:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76FE7EC4" w14:textId="77777777" w:rsidR="00D476BF" w:rsidRDefault="00D476BF" w:rsidP="00D476BF">
+          <w:p w14:paraId="2E74D695" w14:textId="77777777" w:rsidR="00A05013" w:rsidRDefault="00A05013" w:rsidP="00A05013">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:ind w:right="1532"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:ind w:right="387"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t>1.00</w:t>
+              <w:t>2-й вівторок кожного місяця з 10:00 до 11:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1691772F" w14:textId="77777777" w:rsidR="00D476BF" w:rsidRDefault="00D476BF" w:rsidP="00D476BF">
-[...7 lines deleted...]
-          <w:p w14:paraId="468D7CA5" w14:textId="77777777" w:rsidR="0059636E" w:rsidRDefault="00621A2E" w:rsidP="00D476BF">
+          <w:p w14:paraId="2A45F1F6" w14:textId="5358EA9E" w:rsidR="00A05013" w:rsidRPr="007B42EA" w:rsidRDefault="00A05013" w:rsidP="00A05013">
             <w:pPr>
               <w:ind w:right="812"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F6AEB">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ср (3-й тиждень): 15.30 – 16.30</w:t>
+              <w:t>3-тя середа кожного місяця з 15:30 до 16:30</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DA4C5C3" w14:textId="77777777" w:rsidR="0059636E" w:rsidRDefault="0059636E" w:rsidP="0059636E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A9AC26" w14:textId="77777777" w:rsidR="00D476BF" w:rsidRDefault="00D476BF" w:rsidP="0059636E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A14C083" w14:textId="77777777" w:rsidR="00D476BF" w:rsidRDefault="00D476BF" w:rsidP="0059636E">
@@ -15732,91 +15654,91 @@
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3E500175" w14:textId="77777777" w:rsidR="004B6D42" w:rsidRDefault="004B6D42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-221068771"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6504C893" w14:textId="1FB4E2B2" w:rsidR="00ED0348" w:rsidRPr="00ED0348" w:rsidRDefault="00ED0348">
         <w:pPr>
@@ -22085,55 +22007,55 @@
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1382287021">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1472478460">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="331497068">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1241327805">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1672030529">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="416439519">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1+m3k9csMn0HQCVHVp/D1waz4UEdn/7P61i2fzi+ufkUl+Up+W37SqdGpTR4iHiEHcBdRwN8lC0wcHAqQQZwag==" w:salt="X5EfISVdR6mkg7AjE3WdFg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JO9Bj8Sqs3c/W0FFwrHiSMJiAzAeJChl0HmrOiteWtavOJZTReWzkpNMd/nuvbfRdmGuCxXvjIFyTEJ2DY5MXg==" w:salt="MoCpAcI9nY5gZfy9boGjSA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
@@ -22253,50 +22175,51 @@
     <w:rsid w:val="003A65D6"/>
     <w:rsid w:val="003A772F"/>
     <w:rsid w:val="003B3CBB"/>
     <w:rsid w:val="003B7733"/>
     <w:rsid w:val="003C08B1"/>
     <w:rsid w:val="003C6DF0"/>
     <w:rsid w:val="003D75A4"/>
     <w:rsid w:val="003E1D42"/>
     <w:rsid w:val="003E2FF4"/>
     <w:rsid w:val="003E410C"/>
     <w:rsid w:val="003F3AA5"/>
     <w:rsid w:val="003F6CB6"/>
     <w:rsid w:val="0040220B"/>
     <w:rsid w:val="004031E2"/>
     <w:rsid w:val="0040552B"/>
     <w:rsid w:val="00413F3A"/>
     <w:rsid w:val="004169A5"/>
     <w:rsid w:val="00420909"/>
     <w:rsid w:val="00426FD5"/>
     <w:rsid w:val="004360E0"/>
     <w:rsid w:val="00442661"/>
     <w:rsid w:val="00445EAB"/>
     <w:rsid w:val="0044691D"/>
     <w:rsid w:val="00447BFE"/>
     <w:rsid w:val="0045317D"/>
+    <w:rsid w:val="00455339"/>
     <w:rsid w:val="00466BC5"/>
     <w:rsid w:val="00467FE4"/>
     <w:rsid w:val="0047346C"/>
     <w:rsid w:val="004742A2"/>
     <w:rsid w:val="0048032E"/>
     <w:rsid w:val="0048128D"/>
     <w:rsid w:val="0048484E"/>
     <w:rsid w:val="00492757"/>
     <w:rsid w:val="004938B3"/>
     <w:rsid w:val="00493A00"/>
     <w:rsid w:val="004A3591"/>
     <w:rsid w:val="004A6A95"/>
     <w:rsid w:val="004B36B2"/>
     <w:rsid w:val="004B6D42"/>
     <w:rsid w:val="004B75A4"/>
     <w:rsid w:val="004C5C92"/>
     <w:rsid w:val="004C61D0"/>
     <w:rsid w:val="004D1EB1"/>
     <w:rsid w:val="004E22D5"/>
     <w:rsid w:val="004E36CC"/>
     <w:rsid w:val="004E4565"/>
     <w:rsid w:val="004F24A7"/>
     <w:rsid w:val="004F6D81"/>
     <w:rsid w:val="005004A2"/>
     <w:rsid w:val="0050226B"/>
@@ -22476,75 +22399,77 @@
     <w:rsid w:val="009720FC"/>
     <w:rsid w:val="00972725"/>
     <w:rsid w:val="00980B79"/>
     <w:rsid w:val="009812EF"/>
     <w:rsid w:val="00981CFE"/>
     <w:rsid w:val="00985467"/>
     <w:rsid w:val="00987561"/>
     <w:rsid w:val="009920E0"/>
     <w:rsid w:val="009A269F"/>
     <w:rsid w:val="009A2B62"/>
     <w:rsid w:val="009A70CC"/>
     <w:rsid w:val="009A752E"/>
     <w:rsid w:val="009B044B"/>
     <w:rsid w:val="009C0807"/>
     <w:rsid w:val="009C2576"/>
     <w:rsid w:val="009D0B2B"/>
     <w:rsid w:val="009D4871"/>
     <w:rsid w:val="009D6A56"/>
     <w:rsid w:val="009E3707"/>
     <w:rsid w:val="009F1876"/>
     <w:rsid w:val="009F30E8"/>
     <w:rsid w:val="009F52DC"/>
     <w:rsid w:val="009F698B"/>
     <w:rsid w:val="00A00800"/>
     <w:rsid w:val="00A0347D"/>
+    <w:rsid w:val="00A05013"/>
     <w:rsid w:val="00A15B82"/>
     <w:rsid w:val="00A203D0"/>
     <w:rsid w:val="00A249EF"/>
     <w:rsid w:val="00A27282"/>
     <w:rsid w:val="00A3574C"/>
     <w:rsid w:val="00A4151B"/>
     <w:rsid w:val="00A45CD8"/>
     <w:rsid w:val="00A46ED5"/>
     <w:rsid w:val="00A7541E"/>
     <w:rsid w:val="00A757D7"/>
     <w:rsid w:val="00A76E30"/>
     <w:rsid w:val="00A84E5E"/>
     <w:rsid w:val="00A9074F"/>
     <w:rsid w:val="00A95254"/>
     <w:rsid w:val="00AA100C"/>
     <w:rsid w:val="00AA5FBA"/>
     <w:rsid w:val="00AB109A"/>
     <w:rsid w:val="00AB6CD4"/>
     <w:rsid w:val="00AE11CF"/>
     <w:rsid w:val="00AE5AEA"/>
     <w:rsid w:val="00AF03CA"/>
     <w:rsid w:val="00B00CC7"/>
     <w:rsid w:val="00B31581"/>
     <w:rsid w:val="00B36384"/>
     <w:rsid w:val="00B36518"/>
+    <w:rsid w:val="00B45E16"/>
     <w:rsid w:val="00B64599"/>
     <w:rsid w:val="00B70B3A"/>
     <w:rsid w:val="00B72239"/>
     <w:rsid w:val="00B75E6B"/>
     <w:rsid w:val="00B83D38"/>
     <w:rsid w:val="00B8691F"/>
     <w:rsid w:val="00B90C09"/>
     <w:rsid w:val="00B9145C"/>
     <w:rsid w:val="00B9518E"/>
     <w:rsid w:val="00BA3B48"/>
     <w:rsid w:val="00BA5F9C"/>
     <w:rsid w:val="00BB0563"/>
     <w:rsid w:val="00BB2822"/>
     <w:rsid w:val="00BC6E52"/>
     <w:rsid w:val="00BC7AF4"/>
     <w:rsid w:val="00BD0E83"/>
     <w:rsid w:val="00BE0B85"/>
     <w:rsid w:val="00BE1F89"/>
     <w:rsid w:val="00BE3C2E"/>
     <w:rsid w:val="00BE443F"/>
     <w:rsid w:val="00BE5900"/>
     <w:rsid w:val="00BF2C51"/>
     <w:rsid w:val="00BF2F37"/>
     <w:rsid w:val="00BF47E2"/>
     <w:rsid w:val="00C00E10"/>
@@ -23284,50 +23209,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95254"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -24693,80 +24619,80 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A95FECD-9744-4B23-BB2F-2EB734E1F3AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>8896</Words>
-  <Characters>62367</Characters>
+  <Words>45405</Words>
+  <Characters>25882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>1057</Lines>
-  <Paragraphs>391</Paragraphs>
+  <Lines>215</Lines>
+  <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70872</CharactersWithSpaces>
+  <CharactersWithSpaces>71145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Лебедьова Олена Анатоліївна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>